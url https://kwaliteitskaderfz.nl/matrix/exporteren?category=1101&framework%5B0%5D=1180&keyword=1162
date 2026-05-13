--- v0 (2025-11-04)
+++ v1 (2026-05-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. De pati&amp;euml;nt/cli&amp;euml;nt ontvangt een behandelplan/begeleidingsplan op maat. Het behandelplan/begeleidingsplan is onderdeel van de behandelcyclus.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;KKGHZ, Hoofdstuk 2: bouwsteen 1 (Het zorgproces rond de individuele persoon): De afspraken die in samenspraak worden gemaakt over zorg, ondersteuning, doelen en ontwikkelmogelijkheden, komen in een ondersteuningsplan (ook wel zorgplan genoemd) te staan. De zorgaanbieder zorgt ervoor dat het plan continu aandacht heeft &amp;eacute;n regelmatig door professionals besproken wordt met mensen met een beperking en hun verwanten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. A. Het behandelplan/begeleidingsplan wordt multidisciplinair en zoveel mogelijk in samenspraak met de pati&amp;euml;nt/cli&amp;euml;nt en waar mogelijk reclassering opgesteld, ge&amp;euml;valueerd en bijgesteld. Het behandelplan/ begeleidingsplan is een dynamisch document dat wordt bijgesteld wanneer dat nodig is. Minimaal halfjaarlijks wordt het plan volledig ge&amp;euml;valueerd en waar nodig bijgesteld. Dit gebeurt vaker wanneer de situatie daarom vraagt. Indien de vervolgorganisatie al in beeld is sluit deze aan bij deze besprekingen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen, hoofdstuk 12 (Wet en regelgeving), paragraaf 12.3 (Ondersteuningsplan in wetten over het zorgstelsel), pagina 71: De cli&amp;euml;nt heeft het recht om minimaal twee keer per jaar zijn ondersteuningsplan met de zorgaanbieder te bespreken, te evalueren en zo nodig te wijzigen. Na het eerste gesprek en na de evaluatiegesprekken moeten gemaakte afspraken in het ondersteuningsplan worden vastgelegd.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. E. Professionals sluiten in het behandelplan/begeleidingsplan aan bij de belevingswereld binnen de sociale context en vaardigheden van de pati&amp;euml;nt/cli&amp;euml;nt. Van belang is dat de pati&amp;euml;nt/cli&amp;euml;nt zo veel mogelijk ge&amp;iuml;nformeerd is over waar hij/zij aan toe is, ook als het plan nog opgesteld wordt of nog niet volledig is. De betrokken professionals en de pati&amp;euml;nt/cli&amp;euml;nt spreken af welke professional het eerste aanspreekpunt is voor de pati&amp;euml;nt/cli&amp;euml;nt en wie de pati&amp;euml;nt/cli&amp;euml;nt dus ook informeert.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningplannen: Hoofdstuk 3. (Wat is het ondersteuningsplan?), paragraaf 3.1 (Wat is het ondersteuningsplan?): De afspraken in het ondersteuningsplan zijn gebaseerd op de wensen en behoeften van mensen met een beperking. Zie ook Hoofdstuk 12 Wet- regelgeving, paragraaf 12.1. Rechten van de cli&amp;euml;nt en plichten van de zorgverlener, kop 12.1.d Ge&amp;iuml;nformeerde toestemming (Informed consent), pagina 67 t/m 69.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -385,51 +385,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="658.125" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="520.159" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -450,59 +450,50 @@
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>