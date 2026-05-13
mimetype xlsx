--- v1 (2026-02-04)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskompas Gehandicaptenzorg (KKGHZ)</t>
   </si>
   <si>
     <t>Toetsingskader WMO</t>
   </si>
   <si>
     <t>Netwerk</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. Het netwerk van de pati&amp;euml;nt/cli&amp;euml;nt wordt actief betrokken tijdens de behandeling en/of begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Hoofdstuk 1: Visie op kwaliteit - De ervaringskennis van mensen met een beperking, hun verwanten en sociaal netwerk, wordt betrokken in de zorg en ondersteuning. - Het gaat bij ontwikkeling altijd om de mens in relatie tot zijn of haar (sociale) omgeving. Daarbij is de betrokkenheid van verwanten en het sociaal netwerk van belang.&lt;/p&gt;</t>
@@ -190,51 +190,51 @@
   <si>
     <t>&lt;p&gt;3.1.4. D. De pati&amp;euml;nt/cli&amp;euml;nt wordt zo veel mogelijk betrokken bij het opstellen van periodieke (voortgangs-) rapportages over de behandeling/begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen: zit verweven in de hele handreiking. Onder andere hoofdstuk 3 (Wat is het ondersteuningsplan?), paragraaf 3.2 (De totstandkoming van een ondersteuningsplan): Het ondersteuningsplan komt tot stand vanuit dialoog met mensen met een beperking, verwanten, vertegenwoordigers, sociaal netwerk en professionals. De wensen en de behoeften van mensen met een beperking (en eventueel hun verwanten, vertegenwoordiger en sociaal netwerk) vormen hiervoor de basis. Dat maakt een plan persoonlijk en daarmee wordt de eigen invloed van mensen met een beperking op de zorg en ondersteuning vergroot.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Op- en afschalen zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.6. C. In reguliere situaties wordt in het multidisciplinair overleg (MDO) besloten wanneer het traject afgeschaald dan wel opgeschaald dient te worden (binnen de juridische kaders). In crisissituaties handelen de professionals naar bevinden. Deze beslissing wordt ge&amp;iuml;nitieerd door het behandelteam en de behandelaar. Waar nodig vindt hierover overleg plaats met de reclassering, toezichthouder en wettelijk vertegenwoordiger (indien van toepassing).&lt;/p&gt;</t>
   </si>
   <si>
     <t>Professionele zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;Handreiking ondersteuningsplannen: hoofdstuk 9 (Rollen en verantwoordelijkheden): Meer dan voorheen is het nodig om zorg- en ondersteuningsvragen niet alleen vanuit de zorgaanbieder (beroepsmatige zorgverleners) te beantwoorden, maar ook vanuit het natuurlijke netwerk om mensen met een beperking heen: familie, vrienden, buren, collega&amp;rsquo;s en vrijwilligers (nietberoepsmatige zorgverleners). Een gelijkwaardig samenspel tussen beroepsmatige zorgverleners en nietberoepsmatige zorgverleners is essentieel voor de best mogelijke zorg en ondersteuning en daarmee voor kwaliteit van bestaan van mensen met een beperking. Het ondersteuningsplan komt ook in in dat samenspel tot stand. Ieder heeft hierin een eigen rol en verantwoordelijkheid.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. C. Professionals zetten in op het motiveren en opbouwend be&amp;iuml;nvloeden van pati&amp;euml;nten/cli&amp;euml;nten en zoeken daarbij aansluiting op de ervarings- en belevingswereld binnen de sociale context van de pati&amp;euml;nt/cli&amp;euml;nt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -528,51 +528,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="658.125" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="1036.89" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="292.5" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
@@ -843,59 +843,50 @@
       </c>
       <c r="B29" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>