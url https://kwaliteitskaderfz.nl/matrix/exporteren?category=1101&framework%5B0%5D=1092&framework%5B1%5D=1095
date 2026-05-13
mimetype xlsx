--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Integraal Zorgakkoord (IZA)</t>
   </si>
   <si>
     <t>Netwerk</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. Het netwerk van de pati&amp;euml;nt/cli&amp;euml;nt wordt actief betrokken tijdens de behandeling en/of begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. A. De behandeling/begeleiding is erop gericht om samen met de pati&amp;euml;nt/cli&amp;euml;nt zijn/haar omgeving zo in te richten dat hij/zij zich staande kan houden in de maatschappij. Het kan gaan om het betrekken van een bestaand (prosociaal) netwerk, het cre&amp;euml;ren van een nieuw netwerk en leren om weerbaarder te worden tegen eventuele negatieve invloeden. Er wordt gestreefd naar het hoogst haalbare in het betrekken van naasten met respect voor de wensen van de pati&amp;euml;nt/cli&amp;euml;nt en de naasten.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.5. B. Naasten, en/of ander persoonlijk netwerk, van de pati&amp;euml;nt/cli&amp;euml;nt krijgen (tenzij er geen toestemming is van de pati&amp;euml;nt/cli&amp;euml;nt) uitleg over: i) De problematiek. ii) De behandeling/begeleiding. iii) De afspraken omtrent bezoek.&lt;/p&gt;</t>
@@ -116,51 +116,51 @@
   <si>
     <t>&lt;p&gt;3.1.4. E. De pati&amp;euml;nt/cli&amp;euml;nt heeft recht op inzage in zijn/haar eigen dossier. De hiervoor opgestelde procedures zijn vastgesteld.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Inbreng cliënt</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.4. D. De pati&amp;euml;nt/cli&amp;euml;nt wordt zo veel mogelijk betrokken bij het opstellen van periodieke (voortgangs-) rapportages over de behandeling/begeleiding.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Op- en afschalen zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.6. C. In reguliere situaties wordt in het multidisciplinair overleg (MDO) besloten wanneer het traject afgeschaald dan wel opgeschaald dient te worden (binnen de juridische kaders). In crisissituaties handelen de professionals naar bevinden. Deze beslissing wordt ge&amp;iuml;nitieerd door het behandelteam en de behandelaar. Waar nodig vindt hierover overleg plaats met de reclassering, toezichthouder en wettelijk vertegenwoordiger (indien van toepassing).&lt;/p&gt;</t>
   </si>
   <si>
     <t>Professionele zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1.1. C. Professionals zetten in op het motiveren en opbouwend be&amp;iuml;nvloeden van pati&amp;euml;nten/cli&amp;euml;nten en zoeken daarbij aansluiting op de ervarings- en belevingswereld binnen de sociale context van de pati&amp;euml;nt/cli&amp;euml;nt.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -454,51 +454,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="658.125" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="438.75" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -657,59 +657,50 @@
       </c>
       <c r="B20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>31</v>
       </c>
       <c r="B22" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>