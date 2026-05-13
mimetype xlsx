--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Zorg op maat</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.8. B. Binnen de klinische setting zijn sociotherapeuten op de afdeling en behandelaren op de hoogte van gezamenlijke leerdoelen van pati&amp;euml;nten/cli&amp;euml;nten en afspraken. Richting de pati&amp;euml;nt/cli&amp;euml;nt gebruiken zij zo veel mogelijk dezelfde taal en dezelfde boodschap. Verslaglegging is gericht op de beschreven doelen en risicofactoren, zoals benoemd in het behandelplan.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.2.8. C. Binnen de verblijfssetting is het voor begeleiders op de afdeling noodzakelijk dat zij allen op de hoogte zijn van de begeleidingsdoelen en dat zij de behandeldoelen kennen zoals die in het behandelplan van de behandelaar (vaak vanuit een andere organisatie) geformuleerd zijn. Deze zijn zo goed mogelijk op elkaar afgestemd.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -373,107 +373,98 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="465.886" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="38.848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>