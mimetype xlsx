--- v0 (2026-02-04)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Model Verordening sociaal domein</t>
   </si>
   <si>
     <t>Veiligheid en zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1 Bij de behandeling/begeleiding van de pati&amp;euml;nt/cli&amp;euml;nt staat de balans tussen veiligheid en persoonsgerichte zorg centraal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. A. i)De behandeling/begeleiding is primair gericht op reductie van recidiverisico. i) Binnen de klinische en ambulante behandel setting wordt gewerkt met een model gericht op recidivereductie, zoals bijvoorbeeld het Risk-Need-Responsivity (RNR) principe21. Daarnaast wordt hierbij gebruik gemaakt van principes van kracht- en herstelgerichte zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.1. A. ii) De behandeling/begeleiding is primair gericht op reductie van recidiverisico. ii) Voor alle ambulante begeleiding en alle verblijfszorg (begeleid wonen) wordt in ieder geval gebruik gemaakt van principes van kracht- en herstelgerichte zorg, waarbij begeleiders de risicofactoren betrekken in hun begeleiding.</t>
@@ -77,51 +77,51 @@
   <si>
     <t>&lt;p&gt;3.1.3. C. De eerste definitieve versie van het behandelplan/begeleidingsplan wordt opgesteld op basis van delictanalyse (indien beschikbaar), de risicotaxatie (indien beschikbaar), de beschermende factoren, de eisen van de rechter/reclassering en stoornis-specifieke diagnostiek. Daarnaast is het behandelplan/begeleidingsplan afgestemd op iemands persoonlijke behoeften, krachten, kwetsbaarheden, wensen en voorkeuren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. A. Professionals voelen zich veilig en ondersteund door hun team en de organisatie waar zij werkzaam voor zijn. Er is aandacht voor intervisie, reflectie en verandering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. B. Bij incidenten gericht op de professional voelt deze zich ondersteund door de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. C. De veiligheidsprotocollen zijn bekend bij de professionals, worden toegepast en worden open en kritisch besproken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Artikel 34. Meldingsregeling calamiteiten en geweld 1. Het college treft een regeling voor het melden van calamiteiten en geweld bij de verstrekking van een voorziening door een aanbieder en wijst een toezichthoudend ambtenaar aan. 2. Aanbieders melden iedere calamiteit en ieder geweldsincident dat zich heeft voorgedaan bij de verstrekking van een voorziening onverwijld aan de toezichthoudend ambtenaar. 3. De toezichthoudend ambtenaar, bedoeld in artikel 6.1, van de Wet maatschappelijke ondersteuning 2015, doet onderzoek naar de calamiteiten en geweldsincidenten en adviseert het college over het voorkomen van verdere calamiteiten en het bestrijden van geweld.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -415,51 +415,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="752.531" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="796.234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -570,59 +570,50 @@
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>17</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>