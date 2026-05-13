--- v0 (2025-12-19)
+++ v1 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Kwaliteitskader zorglandbouw (KKZLB)</t>
   </si>
   <si>
     <t>Veiligheid en zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1 Bij de behandeling/begeleiding van de pati&amp;euml;nt/cli&amp;euml;nt staat de balans tussen veiligheid en persoonsgerichte zorg centraal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.1 Ook het inventariseren van de persoonlijke risico's en voorwaarden op het gebied van veiligheid horen hierbij (verwijst naar: bepalen wat belangrijk is, aan welke doelen gewerkt wordt en hoe de kernwaarden invulling krijgen voor deze unieke deelnemer)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. A. i)De behandeling/begeleiding is primair gericht op reductie van recidiverisico. i) Binnen de klinische en ambulante behandel setting wordt gewerkt met een model gericht op recidivereductie, zoals bijvoorbeeld het Risk-Need-Responsivity (RNR) principe21. Daarnaast wordt hierbij gebruik gemaakt van principes van kracht- en herstelgerichte zorg.&lt;/p&gt;</t>
@@ -84,51 +84,51 @@
     <t>&lt;p&gt;4.1.2 Binnen 24 uur is er in elk geval informatie over de primaire hulpvraag van de deelnemer, eventuele medicatie en een eerste contactpersoon (bijvoorbeeld bij calamiteiten) beschikbaar. Deze informatie wordt vervolgens uitgebreid met de doelen waaraan gewerkt wordt en de wijze waarop dat gebeurt. Daarin worden eventuele risico&amp;rsquo;s en afspraken over veiligheid ook meegenomen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. A. Professionals voelen zich veilig en ondersteund door hun team en de organisatie waar zij werkzaam voor zijn. Er is aandacht voor intervisie, reflectie en verandering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. B. Bij incidenten gericht op de professional voelt deze zich ondersteund door de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. C. De veiligheidsprotocollen zijn bekend bij de professionals, worden toegepast en worden open en kritisch besproken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;4.3.2. Er is sprake van een veilig werk- en leerklimaat voor alle betrokkenen op de boerderij. Voor iedereen is zichtbaar en herkenbaar dat vragen gesteld mogen worden, feedback welkom is, eventuele onvrede geuit mag worden en dat ongewenste gebeurtenissen en incidenten worden besproken.&lt;/p&gt;
 &lt;p&gt;4.4.2 Reflectie op het thema veiligheid en eventuele incidenten en klachten waar de zorgboerderij het afgelopen jaar mee te maken kreeg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -422,51 +422,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="752.531" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="462.316" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
@@ -583,59 +583,50 @@
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>