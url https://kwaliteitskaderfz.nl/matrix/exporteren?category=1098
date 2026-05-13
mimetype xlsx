--- v1 (2025-12-19)
+++ v2 (2026-05-13)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>Trefwoord</t>
   </si>
   <si>
     <t>Kwaliteitskader FZ</t>
   </si>
   <si>
     <t>Veiligheid en zorg</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1 Bij de behandeling/begeleiding van de pati&amp;euml;nt/cli&amp;euml;nt staat de balans tussen veiligheid en persoonsgerichte zorg centraal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.1. A. i)De behandeling/begeleiding is primair gericht op reductie van recidiverisico. i) Binnen de klinische en ambulante behandel setting wordt gewerkt met een model gericht op recidivereductie, zoals bijvoorbeeld het Risk-Need-Responsivity (RNR) principe21. Daarnaast wordt hierbij gebruik gemaakt van principes van kracht- en herstelgerichte zorg.&lt;/p&gt;</t>
   </si>
   <si>
     <t>3.1.1. A. ii) De behandeling/begeleiding is primair gericht op reductie van recidiverisico. ii) Voor alle ambulante begeleiding en alle verblijfszorg (begeleid wonen) wordt in ieder geval gebruik gemaakt van principes van kracht- en herstelgerichte zorg, waarbij begeleiders de risicofactoren betrekken in hun begeleiding.</t>
   </si>
   <si>
     <t>3.1.1. B. Wanneer veiligheid en persoonsgerichte zorg in tegenspraak zijn met elkaar, weegt veiligheid zwaarder in de afweging.</t>
@@ -144,51 +144,51 @@
     <t>3.1.6. C. In reguliere situaties wordt in het multidisciplinair overleg (MDO) besloten wanneer het traject afgeschaald dan wel opgeschaald dient te worden (binnen de juridische kaders). In crisissituaties handelen de professionals naar bevinden. Deze beslissing wordt geïnitieerd
 door het behandelteam en de behandelaar. Waar nodig vindt hierover overleg plaats met de reclassering, toezichthouder en wettelijk vertegenwoordiger (indien van toepassing).</t>
   </si>
   <si>
     <t>&lt;p&gt;3.1.3. C. De eerste definitieve versie van het behandelplan/begeleidingsplan wordt opgesteld op basis van delictanalyse (indien beschikbaar), de risicotaxatie (indien beschikbaar), de beschermende factoren, de eisen van de rechter/reclassering en stoornis-specifieke diagnostiek. Daarnaast is het behandelplan/begeleidingsplan afgestemd op iemands persoonlijke behoeften, krachten, kwetsbaarheden, wensen en voorkeuren.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. A. Professionals voelen zich veilig en ondersteund door hun team en de organisatie waar zij werkzaam voor zijn. Er is aandacht voor intervisie, reflectie en verandering.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. B. Bij incidenten gericht op de professional voelt deze zich ondersteund door de organisatie.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.1. C. De veiligheidsprotocollen zijn bekend bij de professionals, worden toegepast en worden open en kritisch besproken.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. F. De organisatie stimuleert het bespreken en leren van incidenten, calamiteiten en bijzondere voorvallen. Daarnaast doet zij indien nodig melding bij de betreffende toezichthouder en is er nazorg voor professionals beschikbaar die te maken hebben gehad met incidenten, calamiteiten en bijzondere voorvallen.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;5.1.2. De organisatie heeft een werkend kwaliteit- en veiligheidsmanagementsysteem.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -482,51 +482,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="752.531" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
@@ -774,59 +774,50 @@
       </c>
       <c r="B32" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
         <v>2</v>
       </c>
       <c r="B34" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>